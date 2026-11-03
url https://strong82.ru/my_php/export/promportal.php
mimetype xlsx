--- v0 (2026-08-04)
+++ v1 (2026-11-03)
@@ -157,183 +157,183 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Уникальный_идентификатор</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Пенетрон (ведро 25 кг)</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>560</t>
+          <t>520</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
           <t>2269017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Пенетрон Адмикс (ведро 25 кг)</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>565</t>
+          <t>500</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>2269018</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Пенекрит (ведро 25 кг)</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>435</t>
+          <t>400</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>9146671</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Бентонитовый шнур ПЕНЕБАР</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>620</t>
+          <t>600</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>3765895</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Пенеплаг (ведро 4 кг)</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>495</t>
+          <t>450</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>9150202</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Гидрохит проникающий (ведро 25 кг)</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>325</t>
+          <t>310</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>9151076</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Гидрохит шовный (ведро 25 кг)</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>310</t>
+          <t>300</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>9151772</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Пружинный зажим (лягушка) для опалубки</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
@@ -355,51 +355,51 @@
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>56240698</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Типром У1 - гидрофобизатор сильный (5л)</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>880</t>
+          <t>945</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>94238872</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Типром Пол - обеспыливатель и упрочнитель бетона (5л)</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>530</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
@@ -465,51 +465,51 @@
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>165</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>94238854</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Ватерплаг (ведро 5 кг)</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>340</t>
+          <t>320</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>9148942</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>