--- v0 (2026-08-04)
+++ v1 (2026-11-03)
@@ -157,183 +157,183 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Розничная цена до</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>ID товара на сайте www.pulscen.ru</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Пенетрон (ведро 25 кг)</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>470</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>560</t>
+          <t>520</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
           <t>26559074</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Пенетрон Адмикс (ведро 25 кг)</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>450</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>565</t>
+          <t>500</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>28340741</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Пенекрит (ведро 25 кг)</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>350</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>435</t>
+          <t>400</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>28340763</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Бентонитовый шнур ПЕНЕБАР</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>510</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>620</t>
+          <t>600</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>26559404</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Пенеплаг (ведро 4 кг)</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>400</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>495</t>
+          <t>450</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>28340942</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Гидрохит проникающий (ведро 25 кг)</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>295</t>
+          <t>240</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>325</t>
+          <t>310</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>28340874</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Гидрохит шовный (ведро 25 кг)</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>230</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>310</t>
+          <t>300</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>28340886</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Пенебанд 300 чёрный</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>740</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>800</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
@@ -434,139 +434,139 @@
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>232</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>259</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>70391976</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Типром У1 - гидрофобизатор сильный (5л)</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>540</t>
+          <t>620</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>880</t>
+          <t>945</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>58024801</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Типром К - гидрофобизатор концентрат (5л)</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>620</t>
+          <t>660</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>900</t>
+          <t>880</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>58025227</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>Типром М - мокрый эффект (5л)</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>570</t>
+          <t>710</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>1035</t>
+          <t>940</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>63658028</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>Типром Пол - обеспыливатель и упрочнитель бетона (5л)</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>350</t>
+          <t>400</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>530</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>58350919</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>Лепта Химфрез - очиститель бетона и раствора (5л)</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>260</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>340</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>58027236</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>Фиксатор «Стойка» 10/25</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>1.3</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
@@ -857,117 +857,117 @@
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>99</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>64697785</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>Ватерплаг (ведро 5 кг)</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>270</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>340</t>
+          <t>320</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>28340904</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>Пенепокси 600мл пакет</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>3020</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>1900</t>
+          <t>3250</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>63657982</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>Типром Плюс - очиститель от высолов (5 л)</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>230</t>
+          <t>260</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>329</t>
+          <t>320</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>58354110</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>Типром А - антисептик от плесени (5 л)</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>510</t>
+          <t>540</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>717</t>
+          <t>710</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>58345123</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>